--- v0 (2026-05-20)
+++ v1 (2026-08-09)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8452) 45-74-32</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>sar@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -705,224 +705,224 @@
         <is>
           <t>Дробь стальная 08 ДСЛУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>81908 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Дробь стальная 08 ДСР ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>83043 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСК ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСК ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>84555 ₽/т</t>
+          <t>83605 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСКУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСКУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>84845 ₽/т</t>
+          <t>83738 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСЛ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСЛ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>89783 ₽/т</t>
+          <t>89306 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСЛУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСЛУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>84483 ₽/т</t>
+          <t>83044 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,4 ДСР ГОСТ 11964-81</t>
+          <t>Дробь стальная 1 ДСР ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>84991 ₽/т</t>
+          <t>84089 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСК ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСК ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>85151 ₽/т</t>
+          <t>84555 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСКУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСКУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>85424 ₽/т</t>
+          <t>84845 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСЛ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСЛ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>86292 ₽/т</t>
+          <t>89783 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСЛУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСЛУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>85134 ₽/т</t>
+          <t>84483 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Дробь стальная 1,8 ДСР ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,4 ДСР ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>86292 ₽/т</t>
+          <t>84991 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСК ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСК ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>83605 ₽/т</t>
+          <t>85151 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСКУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСКУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>83738 ₽/т</t>
+          <t>85424 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСЛ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСЛ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>89306 ₽/т</t>
+          <t>86292 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСЛУ ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСЛУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>83044 ₽/т</t>
+          <t>85134 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Дробь стальная 1 ДСР ГОСТ 11964-81</t>
+          <t>Дробь стальная 1,8 ДСР ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>84089 ₽/т</t>
+          <t>86292 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Дробь стальная 2,2 ДСК ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>86647 ₽/т</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Дробь стальная 2,2 ДСКУ ГОСТ 11964-81</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>86702 ₽/т</t>
         </is>